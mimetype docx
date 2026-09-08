--- v0 (2025-11-19)
+++ v1 (2026-09-08)
@@ -1,149 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="25217F6B" w14:textId="77777777" w:rsidR="00B34BAC" w:rsidRPr="00B34BAC" w:rsidRDefault="00F44D77" w:rsidP="00B34BAC">
+    <w:p w14:paraId="25217F6B" w14:textId="77777777" w:rsidR="00B34BAC" w:rsidRPr="00B34BAC" w:rsidRDefault="00FC1EC5" w:rsidP="00B34BAC">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="326562662"/>
           <w:placeholder>
             <w:docPart w:val="42CAABABDB20481CA04627EE1D567AA6"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B34BAC" w:rsidRPr="00B34BAC">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Sponsor Letterhead</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="305A28EB" w14:textId="77777777" w:rsidR="0061229F" w:rsidRDefault="0061229F" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="2089653192"/>
         <w:placeholder>
           <w:docPart w:val="5E2BAC5C56A64C8EB412EFC9ED7CF787"/>
         </w:placeholder>
-        <w:date w:fullDate="2025-03-07T00:00:00Z">
+        <w:date>
           <w:dateFormat w:val="MMMM d, yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="02CDEE5A" w14:textId="12D0384D" w:rsidR="00B74D1A" w:rsidRPr="00A84298" w:rsidRDefault="007B1F40" w:rsidP="00783132">
+        <w:p w14:paraId="02CDEE5A" w14:textId="5068FCDD" w:rsidR="00B74D1A" w:rsidRPr="00A84298" w:rsidRDefault="00F76175" w:rsidP="00783132">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>March 7, 2025</w:t>
+            <w:t>[Date]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5D886197" w14:textId="77777777" w:rsidR="009328F9" w:rsidRPr="00A84298" w:rsidRDefault="009328F9" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05917300" w14:textId="349992A8" w:rsidR="009328F9" w:rsidRPr="00A84298" w:rsidRDefault="009328F9" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="009328F9" w:rsidRPr="00A84298" w:rsidSect="009328F9">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E8B71D" w14:textId="77777777" w:rsidR="009328F9" w:rsidRPr="00A84298" w:rsidRDefault="009328F9" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25C6424A" w14:textId="3E6D511F" w:rsidR="00AB4707" w:rsidRPr="00A84298" w:rsidRDefault="00AB4707" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
@@ -343,101 +344,99 @@
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3079"/>
         <w:gridCol w:w="1601"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="1786"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC7401" w:rsidRPr="00A84298" w14:paraId="0BE04F3D" w14:textId="77777777" w:rsidTr="00EC7401">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="Text15"/>
-          <w:p w14:paraId="644377E1" w14:textId="02CF784A" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00F44D77" w:rsidP="00783132">
+          <w:p w14:paraId="644377E1" w14:textId="02CF784A" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00FC1EC5" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="823474507"/>
                 <w:placeholder>
                   <w:docPart w:val="7F8222816E0842E5BD398953929D3166"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:bookmarkEnd w:id="0"/>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text16"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-                <w:bookmarkEnd w:id="1"/>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00C76821">
@@ -489,51 +488,51 @@
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC7401" w:rsidRPr="00A84298" w14:paraId="61F8C11D" w14:textId="77777777" w:rsidTr="00EC7401">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F127FB6" w14:textId="77777777" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00EC7401" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63BA426E" w14:textId="5EEDE1FB" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00F44D77" w:rsidP="00783132">
+          <w:p w14:paraId="63BA426E" w14:textId="5EEDE1FB" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00FC1EC5" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1111087817"/>
                 <w:placeholder>
                   <w:docPart w:val="E2CC54D69E5F421C89E8A77DFC084F08"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text16"/>
                       <w:enabled/>
@@ -618,51 +617,51 @@
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>UBC Faculty/Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC7401" w:rsidRPr="00A84298" w14:paraId="53150F0F" w14:textId="77777777" w:rsidTr="00EC7401">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="271CD5D0" w14:textId="77777777" w:rsidR="00EC7401" w:rsidRPr="00A84298" w:rsidRDefault="00EC7401" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18434729" w14:textId="72132704" w:rsidR="00876DDF" w:rsidRPr="00A84298" w:rsidRDefault="00F44D77" w:rsidP="00783132">
+          <w:p w14:paraId="18434729" w14:textId="72132704" w:rsidR="00876DDF" w:rsidRPr="00A84298" w:rsidRDefault="00FC1EC5" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1525097582"/>
                 <w:placeholder>
                   <w:docPart w:val="C938CB0D628E437CA403E3AD05D46BBC"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text16"/>
                       <w:enabled/>
@@ -763,51 +762,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856FB6" w:rsidRPr="00A84298" w14:paraId="292362FE" w14:textId="77777777" w:rsidTr="006869AC">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1645" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="432CBC00" w14:textId="77777777" w:rsidR="00856FB6" w:rsidRPr="00A84298" w:rsidRDefault="00856FB6" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F718A9B" w14:textId="0B618C48" w:rsidR="00876DDF" w:rsidRPr="00A84298" w:rsidRDefault="00F44D77" w:rsidP="00783132">
+          <w:p w14:paraId="4F718A9B" w14:textId="0B618C48" w:rsidR="00876DDF" w:rsidRPr="00A84298" w:rsidRDefault="00FC1EC5" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1280801053"/>
                 <w:placeholder>
                   <w:docPart w:val="C8E4EDFDDF9949D684C3BCC507E03517"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text16"/>
                       <w:enabled/>
@@ -877,51 +876,51 @@
           <w:tcPr>
             <w:tcW w:w="855" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02E15AEC" w14:textId="77777777" w:rsidR="00856FB6" w:rsidRPr="00A84298" w:rsidRDefault="00856FB6" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C5CAAF2" w14:textId="77777777" w:rsidR="00856FB6" w:rsidRDefault="00856FB6" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A69B9D9" w14:textId="55478A54" w:rsidR="00C76821" w:rsidRPr="00A84298" w:rsidRDefault="00F44D77" w:rsidP="00783132">
+          <w:p w14:paraId="1A69B9D9" w14:textId="55478A54" w:rsidR="00C76821" w:rsidRPr="00A84298" w:rsidRDefault="00FC1EC5" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1398051079"/>
                 <w:placeholder>
                   <w:docPart w:val="BBCEFBC559D94A35B6A1F8E133E48EF8"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C76821">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text16"/>
                       <w:enabled/>
@@ -999,104 +998,84 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006869AC" w:rsidRPr="00A84298" w14:paraId="1552B50B" w14:textId="77777777" w:rsidTr="006869AC">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F8E6051" w14:textId="5E9B5A35" w:rsidR="006869AC" w:rsidRPr="00A84298" w:rsidRDefault="006869AC" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Project Start Date (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>yyyy</w:t>
-[...8 lines deleted...]
-              <w:t>-mm-dd)</w:t>
+              <w:t>yyyy-mm-dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34CF71EF" w14:textId="35CD3490" w:rsidR="006869AC" w:rsidRPr="00A84298" w:rsidRDefault="006869AC" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Project End Date (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A84298">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>yyyy</w:t>
-[...8 lines deleted...]
-              <w:t>-mm-dd)</w:t>
+              <w:t>yyyy-mm-dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276113" w:rsidRPr="00A84298" w14:paraId="3B8C13CF" w14:textId="77777777" w:rsidTr="007776BA">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C2FE3C5" w14:textId="0B9E0EF3" w:rsidR="00276113" w:rsidRPr="00A84298" w:rsidRDefault="00241939" w:rsidP="00783132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1334,245 +1313,285 @@
     <w:p w14:paraId="1305D7FD" w14:textId="55F8C7CC" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Researcher will provide us with a final report and make a presentation to us or provide us with a copy of any publication that results from the Project and carry out the work within the period specified in the Project described in the attached Schedule “A”.</w:t>
       </w:r>
       <w:r w:rsidR="00C76821">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623BD1A3" w14:textId="0EC80915" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
+    <w:p w14:paraId="623BD1A3" w14:textId="65A4A931" w:rsidR="002F016E" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">UBC owns </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> right, title and interest in and to any information, results, data, inventions, improvements, or any other intellectual property, whether patentable or not, arising from the Project.</w:t>
+        <w:t>UBC owns any and all right, title and interest in and to any information, results, data, inventions, improvements, or any other intellectual property, whether patentable or not, arising from the Project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FBAC11" w14:textId="6A89DF26" w:rsidR="00606D60" w:rsidRPr="00606D60" w:rsidRDefault="00606D60" w:rsidP="00606D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We understand that the Project is a scientific endeavor, that UBC promises no success in achieving any particular result, and that UBC makes no representations or warranties, express or implied, regarding any results arising from the Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE6340E" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This Grant shall be governed by the laws of the Province of British Columbia and the federal laws of Canada applicable therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3967CEC2" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>UBC will not be restricted from presenting publications at symposia, national or regional professional meetings, or from publishing in journals or other publications, accounts of the Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E73C1DD" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Researcher will acknowledge our assistance (unless we request otherwise in writing) in any publication arising from the Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E12FE0" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>We may copy and internally distribute any reports prepared for us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF67020" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Grant funds will only be used for those expenses which are required to carry out the Project and which are in accordance with UBC’s regulations governing the use of grant funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DF7DC4" w14:textId="12749CB9" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
+    <w:p w14:paraId="32DF7DC4" w14:textId="1AE5A519" w:rsidR="002F016E" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>We shall make all payments in advance, by cheque</w:t>
       </w:r>
       <w:r w:rsidR="00F72A0A" w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or wire transfer,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> payable to The University of British Columbia and addressed to your attention. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="76FB6D12" w14:textId="7158F073" w:rsidR="007042C1" w:rsidRDefault="007042C1" w:rsidP="007042C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007042C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We ask that UBC does not use our name or trademarks, or the name of any of our personnel, for any advertising or promotional purposes, just like we will not use UBC’s name or trademarks, or the name of any of its researchers, for any advertising or promotional purposes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0D5F17" w14:textId="1EA9B683" w:rsidR="00B217CA" w:rsidRPr="007042C1" w:rsidRDefault="00B217CA" w:rsidP="007042C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B217CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If we issue a purchase order for payment, UBC will not be bound by any terms contained in such purchase order.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="42E8845F" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="00A84298" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any grant funds that may remain after delivery of the final report will be retained by UBC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B04E1" w14:textId="77777777" w:rsidR="002F016E" w:rsidRPr="002F016E" w:rsidRDefault="002F016E" w:rsidP="00783132">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B58529A" w14:textId="77777777" w:rsidR="00D15591" w:rsidRPr="00A84298" w:rsidRDefault="00D15591" w:rsidP="00783132">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D15591" w:rsidRPr="00A84298" w:rsidSect="009328F9">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165F91AF" w14:textId="14EED04A" w:rsidR="00707440" w:rsidRDefault="00D15591" w:rsidP="00783132">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84298">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Please direct all questions regarding this Grant-in-Aid to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B85982" w14:textId="1DA2C6C5" w:rsidR="00D15591" w:rsidRPr="00A84298" w:rsidRDefault="002C73A3" w:rsidP="00C76821">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2450,58 +2469,72 @@
           <w:r w:rsidR="00B34BAC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2E669DEC" w14:textId="77777777" w:rsidR="004A4829" w:rsidRDefault="004A4829" w:rsidP="002C73A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72A50E9D" w14:textId="77777777" w:rsidR="004A4829" w:rsidRPr="00A84298" w:rsidRDefault="004A4829" w:rsidP="002C73A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6741000C" w14:textId="77777777" w:rsidR="004A4829" w:rsidRDefault="004A4829" w:rsidP="00783132">
-[...6 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="6C498256" w14:textId="77777777" w:rsidR="00304774" w:rsidRDefault="00304774" w:rsidP="00304774">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14360CBF" w14:textId="77777777" w:rsidR="00304774" w:rsidRDefault="00304774" w:rsidP="00304774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6741000C" w14:textId="5B1A1F77" w:rsidR="00304774" w:rsidRPr="00304774" w:rsidRDefault="00304774" w:rsidP="00304774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00304774" w:rsidRPr="00304774" w:rsidSect="009328F9">
+          <w:headerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195EAEDC" w14:textId="02882EE6" w:rsidR="00647487" w:rsidRPr="00647487" w:rsidRDefault="00647487" w:rsidP="00A84298">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
@@ -2686,51 +2719,51 @@
       </w:r>
       <w:r w:rsidR="00647487" w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Attn: </w:t>
       </w:r>
       <w:r w:rsidR="000409E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ms. Evelyn Miguel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00647487" w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="000409E4" w:rsidRPr="00494ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>rf@finance.ubc.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00647487" w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tel: 604-822-</w:t>
       </w:r>
       <w:r w:rsidR="000409E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3275</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744FA211" w14:textId="2D889DF5" w:rsidR="00647487" w:rsidRPr="00600B69" w:rsidRDefault="00647487" w:rsidP="00647487">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3165,557 +3198,292 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="052B3C74" w14:textId="77777777" w:rsidR="000409E4" w:rsidRDefault="006C294F" w:rsidP="00600B69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6405"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="000409E4" w:rsidSect="004A4829">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E99CA0" w14:textId="2527DBE2" w:rsidR="006C294F" w:rsidRDefault="006C294F" w:rsidP="00600B69">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="43E87694" w14:textId="40953401" w:rsidR="00647487" w:rsidRPr="00647487" w:rsidRDefault="00647487" w:rsidP="007B1CF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6405"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE “A”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020BD760" w14:textId="004C25CD" w:rsidR="006743B3" w:rsidRPr="00A84298" w:rsidRDefault="00647487" w:rsidP="00AC72E5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Project (attached)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006743B3" w:rsidRPr="00A84298" w:rsidSect="004A4829">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F02B14" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC" w:rsidP="00050EFC">
+    <w:p w14:paraId="3AEF857B" w14:textId="77777777" w:rsidR="00FC1EC5" w:rsidRDefault="00FC1EC5" w:rsidP="00050EFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EC46812" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC" w:rsidP="00050EFC">
+    <w:p w14:paraId="6F044BA5" w14:textId="77777777" w:rsidR="00FC1EC5" w:rsidRDefault="00FC1EC5" w:rsidP="00050EFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F4">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F3">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6788C06D" w14:textId="77777777" w:rsidR="002F016E" w:rsidRDefault="002F016E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1652181353"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4B8B761B" w14:textId="42D629A0" w:rsidR="00304774" w:rsidRDefault="00304774">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6788C06D" w14:textId="62E02229" w:rsidR="002F016E" w:rsidRPr="00304774" w:rsidRDefault="002F016E">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3217"/>
       <w:gridCol w:w="3053"/>
       <w:gridCol w:w="3090"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005371DE" w14:paraId="47F2D93D" w14:textId="77777777" w:rsidTr="005371DE">
+    <w:tr w:rsidR="005371DE" w14:paraId="47F2D93D" w14:textId="77777777" w:rsidTr="00304774">
+      <w:trPr>
+        <w:trHeight w:val="140"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3217" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3DB6CF04" w14:textId="1056002A" w:rsidR="005371DE" w:rsidRPr="005371DE" w:rsidRDefault="005371DE">
+        <w:p w14:paraId="3DB6CF04" w14:textId="7A530D34" w:rsidR="005371DE" w:rsidRPr="005371DE" w:rsidRDefault="005371DE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005371DE">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Version: March 2025</w:t>
+            <w:t xml:space="preserve">Version: </w:t>
+          </w:r>
+          <w:r w:rsidR="006878D5">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>August</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005371DE">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 202</w:t>
+          </w:r>
+          <w:r w:rsidR="006878D5">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3053" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65403B3A" w14:textId="20502865" w:rsidR="005371DE" w:rsidRPr="005371DE" w:rsidRDefault="005371DE" w:rsidP="005371DE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="005371DE">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>UBC Grant-In-Aid</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3090" w:type="dxa"/>
         </w:tcPr>
@@ -3727,86 +3495,85 @@
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="437B28F8" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC">
+  <w:p w14:paraId="437B28F8" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC" w:rsidP="00304774">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="576D8D62" w14:textId="77777777" w:rsidR="002319FC" w:rsidRDefault="002319FC"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D0F9936" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC" w:rsidP="00050EFC">
+    <w:p w14:paraId="2200A623" w14:textId="77777777" w:rsidR="00FC1EC5" w:rsidRDefault="00FC1EC5" w:rsidP="00050EFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A86713B" w14:textId="77777777" w:rsidR="00050EFC" w:rsidRDefault="00050EFC" w:rsidP="00050EFC">
+    <w:p w14:paraId="26F36BA8" w14:textId="77777777" w:rsidR="00FC1EC5" w:rsidRDefault="00FC1EC5" w:rsidP="00050EFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5406" w:type="pct"/>
       <w:tblCellSpacing w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7493"/>
       <w:gridCol w:w="2627"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A84298" w:rsidRPr="009E36DB" w14:paraId="15C353E9" w14:textId="77777777" w:rsidTr="00CA17BE">
       <w:trPr>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3702" w:type="pct"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7F70601B" w14:textId="77777777" w:rsidR="00A84298" w:rsidRPr="009E36DB" w:rsidRDefault="00A84298" w:rsidP="00A84298">
           <w:pPr>
@@ -3997,63 +3764,63 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3291057" cy="763059"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0A48FED6" w14:textId="64451206" w:rsidR="000409E4" w:rsidRDefault="000409E4" w:rsidP="00A84298">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-22"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D4C20AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2F84386"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4567,239 +4334,256 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mec8RScC+JFrVh05+j0mLFS1OwvTiiUtSUpsFakzsYxwo15C90vVPwSGFWshEGRxR7mKBdaT1NB3uwpbXp9d8w==" w:salt="veOC9Mo96GuFeNCcPKjkYA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fLirzYe7Ad5fHKW9nMQwiFndDP5N1siUrFhtH58fCzMlkfS8x4keVy++8GrrN0oROiZKAlZPBlh8SIpaTrScSA==" w:salt="QwDlxsQZ2/0/iGAAYTvgJw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00234E02"/>
     <w:rsid w:val="000409E4"/>
     <w:rsid w:val="00050EFC"/>
     <w:rsid w:val="0007143B"/>
     <w:rsid w:val="00087359"/>
     <w:rsid w:val="000A18AC"/>
     <w:rsid w:val="000B316E"/>
     <w:rsid w:val="000C0779"/>
     <w:rsid w:val="00155D1A"/>
     <w:rsid w:val="001872BA"/>
     <w:rsid w:val="001C6306"/>
     <w:rsid w:val="001D2DF0"/>
     <w:rsid w:val="001E0A1F"/>
     <w:rsid w:val="001E6F3D"/>
     <w:rsid w:val="001F3569"/>
     <w:rsid w:val="001F6AA7"/>
     <w:rsid w:val="002319FC"/>
     <w:rsid w:val="00234E02"/>
     <w:rsid w:val="00241939"/>
     <w:rsid w:val="00276113"/>
     <w:rsid w:val="00293884"/>
     <w:rsid w:val="002C40A9"/>
     <w:rsid w:val="002C73A3"/>
     <w:rsid w:val="002D5126"/>
     <w:rsid w:val="002E6901"/>
     <w:rsid w:val="002F016E"/>
     <w:rsid w:val="0030096E"/>
+    <w:rsid w:val="00304774"/>
     <w:rsid w:val="00333DC6"/>
+    <w:rsid w:val="003822E7"/>
     <w:rsid w:val="003A5A46"/>
     <w:rsid w:val="004969C0"/>
     <w:rsid w:val="004A4829"/>
+    <w:rsid w:val="004B23BD"/>
     <w:rsid w:val="004B3484"/>
     <w:rsid w:val="004C5A82"/>
+    <w:rsid w:val="004D0471"/>
     <w:rsid w:val="005371DE"/>
     <w:rsid w:val="00557E26"/>
     <w:rsid w:val="005A6A31"/>
     <w:rsid w:val="005A7BB5"/>
     <w:rsid w:val="005B41DC"/>
     <w:rsid w:val="00600B69"/>
+    <w:rsid w:val="00606D60"/>
     <w:rsid w:val="0061229F"/>
     <w:rsid w:val="00636C88"/>
     <w:rsid w:val="00642CFB"/>
     <w:rsid w:val="00647487"/>
     <w:rsid w:val="006743B3"/>
     <w:rsid w:val="00681BB3"/>
     <w:rsid w:val="006869AC"/>
+    <w:rsid w:val="006878D5"/>
     <w:rsid w:val="0069664C"/>
     <w:rsid w:val="006C294F"/>
     <w:rsid w:val="006C4E57"/>
     <w:rsid w:val="006F29A9"/>
+    <w:rsid w:val="007042C1"/>
     <w:rsid w:val="00707440"/>
     <w:rsid w:val="007146F2"/>
     <w:rsid w:val="00732EF0"/>
     <w:rsid w:val="00741817"/>
     <w:rsid w:val="00765808"/>
     <w:rsid w:val="007776BA"/>
     <w:rsid w:val="007801B6"/>
     <w:rsid w:val="00783132"/>
     <w:rsid w:val="007B1CF9"/>
     <w:rsid w:val="007B1F40"/>
     <w:rsid w:val="007D54F4"/>
     <w:rsid w:val="007D59D4"/>
+    <w:rsid w:val="007F451B"/>
     <w:rsid w:val="00816142"/>
     <w:rsid w:val="0084001C"/>
     <w:rsid w:val="00843B47"/>
     <w:rsid w:val="00856FB6"/>
     <w:rsid w:val="00876DDF"/>
+    <w:rsid w:val="008B0964"/>
     <w:rsid w:val="009328F9"/>
     <w:rsid w:val="00937FDD"/>
     <w:rsid w:val="0099224D"/>
     <w:rsid w:val="009C2F0F"/>
     <w:rsid w:val="009F7764"/>
     <w:rsid w:val="00A01137"/>
     <w:rsid w:val="00A335E0"/>
     <w:rsid w:val="00A456D8"/>
     <w:rsid w:val="00A84298"/>
     <w:rsid w:val="00A860DD"/>
     <w:rsid w:val="00A9026D"/>
     <w:rsid w:val="00AB45F0"/>
     <w:rsid w:val="00AB4707"/>
     <w:rsid w:val="00AC72E5"/>
     <w:rsid w:val="00AD5950"/>
     <w:rsid w:val="00AF107D"/>
     <w:rsid w:val="00AF35DB"/>
+    <w:rsid w:val="00B217CA"/>
     <w:rsid w:val="00B34BAC"/>
     <w:rsid w:val="00B74D1A"/>
     <w:rsid w:val="00BB0EFA"/>
+    <w:rsid w:val="00BD22DF"/>
     <w:rsid w:val="00C3183D"/>
+    <w:rsid w:val="00C35438"/>
     <w:rsid w:val="00C76821"/>
     <w:rsid w:val="00CA17BE"/>
     <w:rsid w:val="00CE6A11"/>
     <w:rsid w:val="00CF5796"/>
     <w:rsid w:val="00D04B4C"/>
     <w:rsid w:val="00D06E19"/>
     <w:rsid w:val="00D14847"/>
     <w:rsid w:val="00D15591"/>
+    <w:rsid w:val="00D276F5"/>
+    <w:rsid w:val="00D54D45"/>
     <w:rsid w:val="00D906FA"/>
+    <w:rsid w:val="00DC372B"/>
     <w:rsid w:val="00DC3D16"/>
     <w:rsid w:val="00DD3DDE"/>
     <w:rsid w:val="00DE2322"/>
     <w:rsid w:val="00DF7B4B"/>
     <w:rsid w:val="00EA78D6"/>
     <w:rsid w:val="00EC7401"/>
     <w:rsid w:val="00ED21F4"/>
     <w:rsid w:val="00EF18A9"/>
     <w:rsid w:val="00F02721"/>
     <w:rsid w:val="00F26722"/>
     <w:rsid w:val="00F279EF"/>
     <w:rsid w:val="00F44D77"/>
     <w:rsid w:val="00F72A0A"/>
     <w:rsid w:val="00F73273"/>
+    <w:rsid w:val="00F76175"/>
     <w:rsid w:val="00F858F9"/>
+    <w:rsid w:val="00FC1EC5"/>
     <w:rsid w:val="00FD1B45"/>
     <w:rsid w:val="00FD420C"/>
     <w:rsid w:val="00FF3866"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64BC455C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2F289223-6A38-4868-A62D-F2DD5FB54D4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4861,101 +4645,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5131,50 +4912,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -5371,70 +5153,70 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647487"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A5A46"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rf@finance.ubc.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rf@finance.ubc.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ors.ubc.ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5E2BAC5C56A64C8EB412EFC9ED7CF787"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7AAE7FC5-4851-4F8F-9383-E634A60BA0C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B36EF" w:rsidRDefault="001873E8" w:rsidP="001873E8">
           <w:pPr>
             <w:pStyle w:val="5E2BAC5C56A64C8EB412EFC9ED7CF787"/>
           </w:pPr>
           <w:r w:rsidRPr="00CF1E27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -6926,160 +6708,161 @@
               <w:noProof/>
             </w:rPr>
             <w:t> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:t> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F4">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F3">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5D11"/>
     <w:rsid w:val="001873E8"/>
     <w:rsid w:val="003B36EF"/>
     <w:rsid w:val="00C815B7"/>
     <w:rsid w:val="00CA5D11"/>
+    <w:rsid w:val="00D65962"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7141,101 +6924,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7411,50 +7191,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7505,57 +7286,50 @@
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8E4EDFDDF9949D684C3BCC507E03517">
     <w:name w:val="C8E4EDFDDF9949D684C3BCC507E03517"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBCEFBC559D94A35B6A1F8E133E48EF8">
     <w:name w:val="BBCEFBC559D94A35B6A1F8E133E48EF8"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3736D27D0A784CCDA8C56EC0CC34FFB3">
     <w:name w:val="3736D27D0A784CCDA8C56EC0CC34FFB3"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D69A074C2E7943B089BCDEE35147F992">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="42CAABABDB20481CA04627EE1D567AA6">
     <w:name w:val="42CAABABDB20481CA04627EE1D567AA6"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFD16374DB0C487B9F7C6A3B06B84D74">
     <w:name w:val="BFD16374DB0C487B9F7C6A3B06B84D74"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C66DF1B7BDF4B0F851280D3C329CAF9">
     <w:name w:val="2C66DF1B7BDF4B0F851280D3C329CAF9"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06A00F5226954F51874CBA0FABF57A0B">
     <w:name w:val="06A00F5226954F51874CBA0FABF57A0B"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
@@ -7579,51 +7353,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E181AC21E994906A2D0FFB597F7A110">
     <w:name w:val="9E181AC21E994906A2D0FFB597F7A110"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68FFAC9D6E8D441CAB427057D82A4029">
     <w:name w:val="68FFAC9D6E8D441CAB427057D82A4029"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D14647165F61425FA93D064E53883EF0">
     <w:name w:val="D14647165F61425FA93D064E53883EF0"/>
     <w:rsid w:val="003B36EF"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -7880,74 +7654,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EC1B6F0-22A5-4C82-8AE9-F2A317A9D60F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>663</Words>
-  <Characters>3785</Characters>
+  <Words>756</Words>
+  <Characters>4313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4440</CharactersWithSpaces>
+  <CharactersWithSpaces>5059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ryabika, Dmitriy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>